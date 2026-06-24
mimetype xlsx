--- v0 (2025-10-31)
+++ v1 (2026-06-24)
@@ -6,490 +6,1164 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\M13256334\Desktop\Síntase\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\m11174075\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10530"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12180"/>
   </bookViews>
   <sheets>
     <sheet name="Termos de Cooperação _ CGE" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="241">
   <si>
     <t>ANO</t>
   </si>
   <si>
     <t>TERMO Nº</t>
   </si>
   <si>
     <t>SEI</t>
   </si>
   <si>
     <t>ÓRGÃO</t>
   </si>
   <si>
     <t>PARCEIRO</t>
   </si>
   <si>
     <t>OBJETO</t>
   </si>
   <si>
     <t>INICIO VIGENCIA</t>
   </si>
   <si>
     <t>FIM VIGENCIA</t>
   </si>
   <si>
     <t>SITUAÇÃO</t>
   </si>
   <si>
     <t>DETALHAMENTO</t>
   </si>
   <si>
+    <t>1190.01.0003905/2026-17</t>
+  </si>
+  <si>
+    <t>1520.01.0004054/2026-59</t>
+  </si>
+  <si>
+    <t>CONTROLADORIA-GERAL DO ESTADO</t>
+  </si>
+  <si>
+    <t>SECRETARIA DE ESTADO DA FAZENDA</t>
+  </si>
+  <si>
+    <t>O presente Acordo de Cooperação Técnica tem por objeto o intercâmbio de dados e informações entre as partes e o desenvolvimento de sistema informatizado que possibilite o processamento das informações constantes nas declarações de bens e valores que compõem o patrimônio privado dos agentes públicos por meio da comparação entre patrimônio declarado e remuneração auferida no âmbito da Administração Pública do Poder Executivo Estadual, disposta no Decreto nº 46.933/2016.</t>
+  </si>
+  <si>
+    <t>Vigente</t>
+  </si>
+  <si>
+    <t>S/N</t>
+  </si>
+  <si>
+    <t>1520.01.0001593/2026-61</t>
+  </si>
+  <si>
+    <t>SENADO FEDERAL</t>
+  </si>
+  <si>
+    <t>O presente TERMO tem por objeto a adesão da CONTROLADORIA GERAL DO ESTADO DE MINAS GERAIS - CGE/MG, à Rede Equidade, instituída pelo Acordo de Cooperação Técnica em epigrafe, com o objeto de promoção de ações conjuntas no âmbito da Equidade, Inclusão e Diversidade, com foco em Gênero e Raça.</t>
+  </si>
+  <si>
+    <t>1520.01.0017700/2025-26</t>
+  </si>
+  <si>
+    <t>MINISTÉRIO PÚBLICO DO ESTADO DO CEARÁ</t>
+  </si>
+  <si>
+    <t>Este acordo tem por objeto o compartilhamento de conhecimento técnico para aprimoramento do código-fonte do Sistema de Gestão Integrada de Riscos – UAI Risk, software governamental desenvolvido pela CGE-MG.</t>
+  </si>
+  <si>
+    <t>1520.01.0017603/2025-26</t>
+  </si>
+  <si>
+    <t>MUNICÍPIO DE BETIM</t>
+  </si>
+  <si>
+    <t>Este acordo tem por objeto o compartilhamento de conhecimento técnico para aprimoramento dos códigos-fonte do Sistema dos Conselhos e do Portal dos Conselhos, softwares governamentais desenvolvidos pela CGE-MG.</t>
+  </si>
+  <si>
+    <t>1520.01.0016844/2025-52</t>
+  </si>
+  <si>
+    <t>CONTROLADORIA GERAL DO MUNICÍPIO DE UBERABA</t>
+  </si>
+  <si>
+    <t>1520.01.0010613/2025-91</t>
+  </si>
+  <si>
+    <t>CONSELHO REGIONAL DE CONTABILIDADE DE SANTA CATARINA</t>
+  </si>
+  <si>
+    <t>1520.01.0016769/2025-40</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DE JUSTIÇA DO ESTADO DO ACRE</t>
+  </si>
+  <si>
+    <t>Este acordo tem por objeto o compartilhamento de conhecimento técnico para aprimoramento do código-fonte do Sistema de Gestão Integrada de Riscos – UAI Risk, software governamental desenvolvido pela CGE-MG.</t>
+  </si>
+  <si>
+    <t>05/2025/STM</t>
+  </si>
+  <si>
+    <t>1520.01.0006289/2026-48</t>
+  </si>
+  <si>
+    <t>SUPERIOR TRIBUNAL MILITAR</t>
+  </si>
+  <si>
+    <t>O presente acordo tem por objeto o compartilhamento de conhecimento técnico entre as partes, com vistas ao aprimoramento do código-fonte do Sistema Eletrônico de Gestão da Política Mineira de Promoção da Integridade – SisPMPI, software governamental desenvolvido pela CGE-MG, conforme especificações estabelecidas no plano de trabalho.</t>
+  </si>
+  <si>
+    <t>05/2025/CGMSP</t>
+  </si>
+  <si>
+    <t>1520.01.0015597/2025-62</t>
+  </si>
+  <si>
+    <t>CONTROLADORIA GERAL DO MUNICÍPIO DE SÃO PAULO</t>
+  </si>
+  <si>
+    <t>O presente TERMO DE COOPERAÇÃO TÉCNICA tem por objeto a mútua cooperação entre os partícipes para o compartilhamento e intercâmbio de informações e conhecimentos técnicos, com a finalidade específica de viabilizar a utilização, pela CGE-MG, do Sistema de Controle de Bens Patrimoniais dos Agentes Públicos do Município de São Paulo – SISPATRI, de autoria da PRODAM - Empresa de Tecnologia da Informação e Comunicação de São Paulo.</t>
+  </si>
+  <si>
+    <t>1520.01.0010733/2025-52</t>
+  </si>
+  <si>
+    <t>MINISTÉRIO DA AGRICULTURA E PECUÁRIA - EMPRESA BRASILEIRA DE PESQUISA AGROPECUÁRIA</t>
+  </si>
+  <si>
+    <t>1520.01.0010601/2025-27</t>
+  </si>
+  <si>
+    <t>CONTROLADORIA GERAL DO MUNICÍPIO DE RIO BRANCO</t>
+  </si>
+  <si>
+    <t>1520.01.0011452/2025-39</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DE CONTAS DO ESTADO DO PARÁ</t>
+  </si>
+  <si>
+    <t>1520.01.0010602/2025-97</t>
+  </si>
+  <si>
+    <t>AGÊNCIA NACIONAL DO CINEMA</t>
+  </si>
+  <si>
+    <t>1520.01.0010624/2025-85</t>
+  </si>
+  <si>
+    <t>SECRETARIA DE CONTROLADORIA-GERAL DO ESTADO DE PERNAMBUCO</t>
+  </si>
+  <si>
+    <t>1520.01.0006598/2025-50</t>
+  </si>
+  <si>
+    <t>CONTROLADORIA-GERAL DO MUNICÍPIO DE BELO HORIZONTE</t>
+  </si>
+  <si>
+    <t>O presente Acordo de Cooperação Técnica tem por objeto o estabelecimento de parceria entre a CGE-MG e a CGM-BH, visando a implementação de ações conjuntas de interesse mútuo para o desenvolvimento de projetos que possam contribuir para a prevenção e o combate à corrupção, promoção da transparência e ética pública, o fomento do controle social e o fortalecimento da gestão pública com maior efetividade na proteção dos recursos públicos, além do intercâmbio de experiência entre os partícipes, informações e tecnologias, de forma a incrementar essas ações.</t>
+  </si>
+  <si>
+    <t>1520.01.0006753/2025-36</t>
+  </si>
+  <si>
+    <t>CONTROLADORIA-GERAL DO MUNICÍPIO DE PORTO VELHO</t>
+  </si>
+  <si>
+    <t>1520.01.0010619/2025-26</t>
+  </si>
+  <si>
+    <t>INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE RONDÔNIA</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DE CONTAS DA UNIÃO (TCU)</t>
+  </si>
+  <si>
+    <t>O presente contrato tem por objeto o licenciamento de uso, no território nacional, não oneroso, semO presente contrato tem por objeto o licenciamento de uso, no território nacional, não oneroso, semfins comerciais, do programa de computador denominado ChatTCU, solução de tecnologia da informaçãodesenvolvida pelo licenciante. O objeto do contrato abrange o repasse inicial ao licenciado, também nãooneroso, dos conhecimentos tecnológicos inerentes ao código-fonte, constituídos dos arquivos-fonte dosprogramas, da especificação das tabelas, do modelo de dados e da documentação técnica da solução objetodeste contrato. Acompanham a solução, ainda, informações necessárias à instalação do produto.</t>
+  </si>
+  <si>
+    <t>1520.01.0007959/2025-66</t>
+  </si>
+  <si>
+    <t>CONTROLADORIA GERAL DO MUNICÍPIO DE UBERLÂNDIA</t>
+  </si>
+  <si>
+    <t>CONTROLADORIA-GERAL DO ESTADO DE RONDÔNIA</t>
+  </si>
+  <si>
+    <t>Compartilhamento técnicos para aprimorar o código-fonte do UAI Risk e sistemas derivados, oferecer melhores soluções para a implementação de políticas de gestão de riscos, estimular o desenvolvimento de softwares livres por órgãos públicos como forma de modernizar a administração pública e fortalecer os processos de governança de tecnologi da informação e comunicação, promovendo a colaboração e atroca de experiências entre diferentes organizçãoes governamentais.</t>
+  </si>
+  <si>
+    <t>1520.01.0005919/2025-50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SECRETARIA DA FAZENDA DO ESTADO DA BAHIA  </t>
+  </si>
+  <si>
+    <t>Compartilhamento de conhecimento técnico para aprimoramento do código-fonte do Sistema de Gestão Integrada de Riscos – UAI Risk, software governamental desenvolvido pela CGE-MG.</t>
+  </si>
+  <si>
+    <t>1520.01.0006132/2025-22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTROLADORIA GERAL DO MUNICÍPIO DE OURO BRANCO  </t>
+  </si>
+  <si>
+    <t>Estabelecimento de mecanismos de cooperação entre a CGM e a CGE, visando ao desenvolvimento de projetos e ações que possam contribuir para a prevenção e o combate à corrupção, para o aperfeiçoamento da auditoria interna governamental, para promoção da transparência e da ética pública, para o fomento do controle social e para o fortalecimento da gestão pública.</t>
+  </si>
+  <si>
+    <t>1520.01.0005839/2025-76</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTROLADORIA-GERAL DO MUNICÍPIO DE SÃO DOMINGOS DO PRATA  </t>
+  </si>
+  <si>
+    <t>1520.01.0005617/2025-56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTROLADORIA-GERAL DO MUNICÍPIO DE PEDRO LEOPOLDO  </t>
+  </si>
+  <si>
+    <t>1520.01.0000392/2020-11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SECRETARIA DE ESTADO DE FAZENDA  </t>
+  </si>
+  <si>
+    <t>Intercâmbio de dados e informações entre os partícipes, para o aprimoramento e desenvolvimento de suas atividades.</t>
+  </si>
+  <si>
+    <t>020757/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TRIBUNAL DE CONTAS DO ESTADO DO AMAZONAS  </t>
+  </si>
+  <si>
+    <t>Compartilhamento de conhecimento técnico para aprimoramento do código-fonte do SisPMP, software governamental desenvolvido pela CGE-MG</t>
+  </si>
+  <si>
+    <t>Inderterminado</t>
+  </si>
+  <si>
     <t>1529.01.0000045/2024-39</t>
   </si>
   <si>
-    <t>CONTROLADORIA-GERAL DO ESTADO</t>
+    <t xml:space="preserve">CONSELHO DE ÉTICA PÚBLICA DO ESTADO DE MINAS GERAIS  </t>
   </si>
   <si>
     <t xml:space="preserve">O objeto do presente instrumento tem por finalidade estabelecer acordo entre a CGE e o Conset, no intuito de que ambos promovam a colaboração na apuração das consultas, denúncias e demais procedimentos a cargo dos dois órgãos, que integram o sistema de controle interno do Poder Executivo Estadual. </t>
   </si>
   <si>
-    <t>Vigente</t>
-[...40 lines deleted...]
-  <si>
     <t>1520.01.0006836/2023-32</t>
   </si>
   <si>
     <t xml:space="preserve">Este acordo tem por objeto o compartilhamento de conhecimento técnico para aprimoramento do código-fonte do Sistema de Prevenção de Conflito de Interesses – SPCI, software governamental desenvolvido pela CGE-MG, em parceria com o CONSET/MG. </t>
   </si>
   <si>
-    <t>https://cge.mg.gov.br/publicacoes/acordos-e-cooperacoes-tecnicas/category/103-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>1520.01.0003951/2024-33</t>
   </si>
   <si>
+    <t xml:space="preserve">FUCAPE PESQUISA E ENSINO S/A  </t>
+  </si>
+  <si>
     <t xml:space="preserve">O objeto do presente instrumento tem por finalidade estabelecer acordo entre a CGE e a FUCAPE, no intuito de que a primeira promova a divulgação entre seus servidores públicos, efetivos e contratados de todos os cursos de pós-graduação LATO SENSU E STRICTO SENSU de interesse dos servidores públicos, com objetivos de profissionalização, promoção e progressão de carreira decorrentes desse acordo, e de contratados da CGE. </t>
   </si>
   <si>
     <t>Termo Aditivo (022/2019)</t>
   </si>
   <si>
     <t>1916.0868.0144193/2023-41</t>
   </si>
   <si>
+    <t xml:space="preserve">MINISTÉRIO PÚBLICO DO ESTADO DE MINAS GERAIS  </t>
+  </si>
+  <si>
     <t xml:space="preserve">Constitui objeto do presente Termo Aditivo a prorrogação de vigência do instrumento inicial, cujo objeto consiste em “institucionalizar mecanismos que garantam a permanente articulação entre os partícipes, no que tange à defesa do patrimônio público, à prevenção e ao combate à corrupção”. </t>
   </si>
   <si>
     <t xml:space="preserve"> 1520.01.0001270/2023-61</t>
   </si>
   <si>
+    <t xml:space="preserve">CONTROLADORIA-GERAL DO MUNICÍPIO DE LONDRINA-PR  </t>
+  </si>
+  <si>
     <t xml:space="preserve">Compartilhamento de conhecimento técnico para aprimoramento do código-fonte do Sistema Eletrônico de Gestão da Política Mineira de Promoção da Integridade – SisPMPI, software governamental desenvolvido pela CGE-MG. </t>
   </si>
   <si>
-    <t>https://cge.mg.gov.br/publicacoes/acordos-e-cooperacoes-tecnicas/category/102-2023</t>
-[...1 lines deleted...]
-  <si>
     <t>1520.01.0002250/2023-82</t>
   </si>
   <si>
+    <t xml:space="preserve">CONTROLADORIA-GERAL DO MUNICÍPIO DE UBERABA  </t>
+  </si>
+  <si>
     <t>Compartilhamento de conhecimento técnico para aprimoramento do código-fonte do Sistema Eletrônico de Gestão da Política Mineira de Promoção da Integridade – SisPMPI, software overnamental desenvolvido pela CGE-MG.</t>
   </si>
   <si>
     <t xml:space="preserve"> 1520.01.0011937/2023-45 </t>
   </si>
   <si>
+    <t xml:space="preserve">DEFENSORIA PÚBLICA  </t>
+  </si>
+  <si>
     <t xml:space="preserve">Constitui objeto do presente ACORDO DE COOPERAÇÃO o estabelecimento de mecanismos de cooperação entre a DPMG e a CGE, visando ao desenvolvimento de projetos e ações que possam contribuir para a prevenção e o combate à corrupção, para promoção da transparência e da ética pública, para o fomento do controle social e para o fortalecimento da gestão pública. </t>
   </si>
   <si>
     <t>1520.01.0002926/2023-66</t>
   </si>
   <si>
+    <t xml:space="preserve">FUNDAÇÃO DOM CABRAL  </t>
+  </si>
+  <si>
     <t xml:space="preserve">Constitui ohjeto do presente ACORDO DE COOPERAÇÃO a múlua cooperação para a realização de pesquisa e o desenvolvimento de ações relacionadas com o fomento da Ética, da Integridade Pública e da Boa Govermança, conforme Plano de Trabalho. </t>
   </si>
   <si>
     <t>Encerrado</t>
   </si>
   <si>
     <t xml:space="preserve">1520.01.0007691/2023-33 </t>
   </si>
   <si>
+    <t xml:space="preserve">MUNICÍPIO DE PATOS DE MINAS  </t>
+  </si>
+  <si>
     <t xml:space="preserve">Este acordo tem por objeto o compartilhamento de conhecimento técnico para aprimoramento dos códigos-fonte do Sistema dos Conselhos e do Portal dos Conselhos, softwares governamentais desenvolvidos pela CGE-MG. </t>
   </si>
   <si>
     <t>1520.01.0007998/2023-86</t>
   </si>
   <si>
     <t xml:space="preserve">Este acordo tem por objeto o compartilhamento de conhecimento técnico para aprimoramento do código-fonte do Sistema Eletrônico de Gestão da Política Mineira de Promoção da Integridade – SisPMPI, software governamental desenvolvido pela CGE-MG. </t>
   </si>
   <si>
     <t>1520.01.0010049/2023-96</t>
   </si>
   <si>
+    <t xml:space="preserve">MUNICÍPIO DE SETE LAGOAS – MG  </t>
+  </si>
+  <si>
     <t>Este acordo tem por objeto o compartilhamento de conhecimento técnico para aprimoramento do código-fonte do Sistema Eletrônico de Gestão da Política Mineira de Promoção da Integridade – SisPMPI, software governamental desenvolvido pela CGE-MG.</t>
   </si>
   <si>
     <t>1520.01.0001257/2023-24</t>
   </si>
   <si>
+    <t xml:space="preserve">SECRETARIA DE ESTADO DA TRANSPARÊNCIA E CONTROLE DO MARANHÃO  </t>
+  </si>
+  <si>
     <t>Compartilhamento de conhecimento técnico para aprimoramento do código-fonte do Sistema Eletrônico de Gestão da Política Mineira de Promoção da Integridade – SisPMPI, software governamental desenvolvido pela CGE-MG.</t>
   </si>
   <si>
+    <t>1520.01.0014593/2025-10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMPANHIA DE DESENVOLVIMENTO DE MINAS GERAIS  </t>
+  </si>
+  <si>
     <t>Desenvolver projetos e ações que possam contribuir para a prevenção e o combate à corrupção, para a promoção da transparência e da ética pública, para o fomento do controle social e para o fortalecimento da gestão pública.</t>
   </si>
   <si>
-    <t>https://cge.mg.gov.br/publicacoes/acordos-e-cooperacoes-tecnicas/category/101-2022</t>
+    <t>1520.01.0014397/2025-64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTROLADORIA GERAL DO MUNICÍPIO DE CONTAGEM  </t>
   </si>
   <si>
     <t>Termo Aditivo (001/2018)</t>
   </si>
   <si>
     <t>1520.01.0005076/2022-25</t>
   </si>
   <si>
     <t>Prorrogação do termo de cooperação técnica por mais 4 (quatro) anos, para continuidade das ações de cooperação entre os partícipes, em conformidade com a cláusula 5 do referido instrumento.</t>
   </si>
   <si>
     <t>1520.01.0008444/2022-75</t>
   </si>
   <si>
+    <t xml:space="preserve">SECRETARIA DE ESTADO DE CONTROLE E TRANSPARÊNCIA DO ESTADO DO ESPÍRITO SANTO  </t>
+  </si>
+  <si>
     <t>1520.01.0005563/2022-68</t>
   </si>
   <si>
     <t>Mútua cooperação entre os partícipes para o compartilhamento e intercâmbio de informações e conhecimentos técnicos, com a finalidade específica de ceder o código-fonte do SISTEMA DOS CONSELHOS e do PORTAL DOS CONSELHOS, de autoria da CGE-MG, para o ESTADO DO ESPÍRITO SANTO.</t>
   </si>
   <si>
-    <t xml:space="preserve">CONTROLADORIA GERAL DO MUNICÍPIO DE OURO BRANCO  </t>
-[...56 lines deleted...]
-    <t xml:space="preserve">SECRETARIA DE ESTADO DE CONTROLE E TRANSPARÊNCIA DO ESTADO DO ESPÍRITO SANTO  </t>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/132-2026?download=1510:termo-de-cooperacao-tecnica-01-2026-cgemg-betim</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1508:termo-de-cooperacao-tecnica-19-2025-cgemg-cgm</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1507:termo-de-cooperacao-tecnica-18-2025-cge-mg-tj-ac</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1506:termo-de-cooperacao-tecnica-16-2025-cgemg-embrapa</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1505:termo-de-cooperacao-tecnica-15-2025-cge-mg-cgm-bh</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1504:termo-de-cooperacao-tecnica-14-2025</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1503:termo-de-cooperacao-tecnica-13-2025-scgemg-cgecgepe</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1467:termo-de-cooperacao-tecnica-12-2025-cge-ifro</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1458:termo-de-cooperacao-tecnica-10-2025-cgemg-cgm</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1509:termo-de-cooperacao-tecnica-09-2025-cgemg-ancine</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1459:termo-de-cooperacao-tecnica-08-2025-cgemg-cgm</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1501:termo-de-cooperacao-tecnica-07-2025-cgemg-cgm</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1427:termo-de-cooperacao-tecnica-05-2025-cge-mg-sefaz-ba</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1426:termo-de-cooperacao-tecnica-04-2025-cge-mg-cgm</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1425:termo-de-cooperacao-tecnica-03-2025-cgemg-cgm</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1424:termo-de-cooperacao-tecnica-02-2025-cgemg-cgm</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1140:termo-de-cooperacao-tecnica-01-2025-cge-mg-conset</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1466:acordo-de-cooperacao-tecnica-tcu-e-cge</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1428:termo-de-cooperacao-tecnica-18-2025-tce-am-cge-mg</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1429:termo-de-cooperacao-tecnica-1910003230-2025-sef-mg-cge-mg</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1442:termo-de-cooperacao-tecnica-02-2025-cge-mg-cge-dtga</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/103-2024?download=1042:termo-de-cooperacao-tecnica-02-2024-cge-mg-fucape</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/103-2024?download=1011:termo-aditivo-ao-acordo-de-cooperacao-tecnica-022-2019-cge-mpmg</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/103-2024?download=1003:termo-de-cooperacao-01-2024-cge-mg-conset-mg-cg-uberaba</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/102-2023?download=997:termo-de-cooperacao-09-2023-cge-mg-dpmg</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/102-2023?download=1002:termo-de-cooperacao-06-2023-cge-mg-municipio-de-sete-lagoas</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/102-2023?download=1001:termo-de-cooperacao-05-2023-cge-mg-prefeitura-de-patos-de-minas</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/102-2023?download=976:termo-de-cooperacao-04-2023-cge-mg-prefeitura-de-patos-de-minas</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/102-2023?download=979:termo-de-cooperacao-03-2023-cge-mg-fdc</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/102-2023?download=975:termo-de-cooperacao-03-2023-cge-mg-cgm-pml-pr</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/102-2023?download=1000:termo-de-cooperacao-02-2023-cge-mg-cgm-uberaba</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/102-2023?download=974:termo-de-cooperacao-tecnica-01-2023-cge-mg-stc-ma</t>
+  </si>
+  <si>
+    <t xml:space="preserve">POLÍCIA MILITAR DO ESTADO DE MINAS GERAIS  </t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/101-2022?download=973:1-termo-aditivo-ao-convenio-de-cooperacao-tecnica-01-2018</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/101-2022?download=977:termo-de-cooperacao-tecnica-04-2022-cge-mg-secont</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/101-2022?download=978:termo-de-cooperacao-tecnica-03-2022-cge-mg-secont</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/101-2022?download=674:acordo-de-cooperacao-n-02-2022</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/101-2022?download=681:acordo-de-cooperacao-n-01-2022</t>
+  </si>
+  <si>
+    <t>CONTROLADORIA-GERAL DO ESTADO DE MATO GROSSO DO SUL</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/100-2021?download=680:acordo-de-cooperacao-tecnica-cge-mg-cge-ms</t>
+  </si>
+  <si>
+    <t>CONTROLADORIA-GERAL DA UNIÃO</t>
+  </si>
+  <si>
+    <t>Extinção amigável do Acordo de Cooperação Técnica nº 15/2007</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/100-2021?download=679:1-termo-aditivo-cgu-cge-mg</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DE JUSTIÇA DO ESTADO DE MINAS GERAIS</t>
+  </si>
+  <si>
+    <t>Estabelecer condições de cooperação entre os partícipes, visando à melhoria e maior efetividade dos métodos de fiscalização da aplicação dos recursos públicos</t>
+  </si>
+  <si>
+    <t>Vencido</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/99-2020?download=687:termo-de-cooperacao-tecnica-n-187-2020</t>
+  </si>
+  <si>
+    <t>INSTITUTO RUI BARBOSA</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/99-2020?download=685:termo-de-adesao-cge-mg-irb</t>
+  </si>
+  <si>
+    <t>SECRETARIA DE ESTADO DE FAZENDA DE MINAS GERAIS</t>
+  </si>
+  <si>
+    <t>Adesão da CGE ao Portal de Cursos do IRB para divulgação de ações de capacitação.</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/99-2020?download=683:acordo-de-cooperacao-tecnica-n-1910002932</t>
+  </si>
+  <si>
+    <t>MINISTÉRIO PÚBLICO DE MINAS GERAIS</t>
+  </si>
+  <si>
+    <t>Institucionalizar mecanismos que garantam a permanente articulação entre os partícipes, no que tange à defesa do patrimônio público, à prevenção e ao combate à corrupção.</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/98-2019?download=1010:termo-de-cooperacao-022-2019-cge-mpmg</t>
+  </si>
+  <si>
+    <t>COMPANHIA DE TECNOLOGIA DA INFORMAÇÃO E COMUNICAÇÃO DE MINAS GERAIS - PRODEMGE</t>
+  </si>
+  <si>
+    <t>Intercâmbio de metodologias de tratamento de dados e desenvolvimento de mecanismos para automação do acesso e tráfego de dados dos sistemas de informação Estado, visando o aperfeiçoamento de ações de prevenção e combate à corrupção.</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/98-2019?download=689:termo-de-cooperacao-tecnica-cge-mg-prodemge</t>
+  </si>
+  <si>
+    <t>CONSELHO REGIONAL DE ENGENHARIA E AGRONOMIA DE MINAS GERAIS</t>
+  </si>
+  <si>
+    <t>Intercâmbio e cooperação técnica nas áreas de auditoria e fiscalização, pesquisa, capacitação, serviço e o estabelecimento de mecanismos para sua realização.</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/98-2019?download=688:termo-de-cooperacao-tecnica-cge-mg-crea-mg</t>
+  </si>
+  <si>
+    <t>INSTITUTO MINEIRO DE AGROPECUÁRIA</t>
+  </si>
+  <si>
+    <t>Facultar à Controladoria-Geral do Estado o acesso remoto aos dados sistemas informatizados do IMA para fins de consulta, impressão e utilização dos dados necessários à instrução de processos e procedimentos.</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/98-2019?download=684:termo-de-cooperacao-tecnica-cge-mg-ima</t>
+  </si>
+  <si>
+    <t>FUNDAÇÃO JOÃO PINHEIRO</t>
+  </si>
+  <si>
+    <t>Desenvolver ações de fomento à boa governança, integridade e melhorias nos controles internos nos órgãos e entidades da Administração Pública do estado de Minas Gerais, por meio de projetos e atividades conjuntas relativas à capacitações e formação de servidores, além de outras iniciativas formativas e ações de apoio técnico e científico que possam contribuir com os objetivos institucionais dos partícipes.</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/98-2019?download=682:acordo-de-cooperacao-tecnica-cge-mg-fjp</t>
+  </si>
+  <si>
+    <t>Estabelecer mecanismos de cooperação visando o intercâmbio de informações técnicas, acesso a sistemas informatizados e bases de dados, desenvolvimento de projetos e ações na área do controle interno governamental e realização de cursos e treinamentos para servidores.</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/98-2019?download=678:acordo-de-cooperacao-tecnica-n-05-2019</t>
+  </si>
+  <si>
+    <t>CONTROLADORIA-GERAL DO ESTADO DE GOIÁS</t>
+  </si>
+  <si>
+    <t>Cessão do direito de uso de software Sistema de Gestão de Trilhas de Auditoria (SGTA), pertencente ao Estado de Goiás.</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/98-2019?download=677:acordo-de-cooperacao-tecnica-n-002-2019</t>
+  </si>
+  <si>
+    <t>MINISTÉRIO PÚBLICO DO ESTADO DE MINAS GERAIS, GABINETE DE SEGURANÇA E INTELIGÊNCIA, CENTRO DE ESTUDOS E APERFEIÇOAMENTO FUNCIONAL E AUDITORIA INTERNA</t>
+  </si>
+  <si>
+    <t>Desenvolver projetos que possam contribuir para a prevenção e o combate à corrupção, a promoção da transparência e ética pública, o formato do controle social e o fortalecimento da gestão pública com maior efetividade na proteção dos recursos públicos, além do intercâmbio de experiência entre os partícipes, informações, bases de dados e tecnologias, de forma a incrementar essas ações.</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/98-2019?download=675:acordo-de-cooperacao-n-017-2019</t>
+  </si>
+  <si>
+    <t>CONTROLADORIA-GERAL DO MUNICÍPIO DE SANTA LUZIA</t>
+  </si>
+  <si>
+    <t>Implementar ações conjuntas de interesse mútuo para o desenvolvimento de projetos que possam contribuir para a prevenção e o combate à corrupção, a promoção da transparência e ética pública, o formato do controle social e o fortalecimento da gestão pública com maior efetividade na proteção dos recursos públicos, além do intercâmbio de experiência entre os partícipes, informações e tecnologias, de forma a incrementar essas ações.</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/98-2019?download=673:processo-n-1520-010007784-2019-56</t>
+  </si>
+  <si>
+    <t>POLÍCIA CIVIL DO ESTADO DE MINAS GERAIS</t>
+  </si>
+  <si>
+    <t>Institucionalizar mecanismos que garantam a permanente articulação entre os partícipes, no que tange à defesa do patrimônio público estadual, à prevenção e ao combate à corrupção, bem como para o fortalecimento das ações da política de Governo Aberto.</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/97-2018?download=690:termo-de-cooperacao-tecnica-cge-mg-pcmg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEFENSORIA PÚBLICA DO ESTADO DE MINAS GERAIS  </t>
+  </si>
+  <si>
+    <t>Transferência de metodologia de auditoria, pela Controladoria-Geral do Estado de Minas Gerais, incluindo orientação e apoio às atividades desenvolvidas pela unidade de auditoria da Defensoria Pública do Estado de Minas Gerais.</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/97-2018?download=686:termo-de-cooperacao-tecnica-n-21-2018</t>
+  </si>
+  <si>
+    <t>Desenvolver projetos e ações que possam contribuir para a prevenção e o combate à corrupção, para a promoção da transparência e da ética pública, o fomento do controle social e o fortalecimento da gestão pública com maior efetividade na proteção dos recursos públicos, além do intercâmbio de experiências entre os partícipes, informações e tecnologias, de forma a incrementar essas ações.</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/97-2018?download=676:acordo-de-cooperacao-tecnica-2018-cge-mg-cge-ro</t>
+  </si>
+  <si>
+    <t>FEDERAÇÃO DAS INDÚSTRIAS DE MINAS GERAIS, SERVIÇO NACIONAL DE APRENDIZAGEM INDUSTRIAL, SERVIÇO SOCIAL DA INDÚSTRIA E INSTITUTO EUVALDO LODI</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/97-2018?download=672:processo-n-1520-01-0007811-2019-06</t>
+  </si>
+  <si>
+    <t>CONTROLADORIA E OUVIDORIA GERAL DO ESTADO DO CEARÁ</t>
+  </si>
+  <si>
+    <t>Implementar ações conjuntas de interesse mútuo para o desenvolvimento de projetos que possam contribuir para a prevenção e o combate à corrupção, a promoção da transparência e ética pública, o formato do controle social e o fortalecimento da gestão pública com maior efetividade na proteção dos recursos públicos, além do intercâmbio de experiências entre os partícipes, informações e tecnologias, de forma a incrementar ações.</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/97-2018?download=671:oficio-n-1005-2018-sexec-cge</t>
+  </si>
+  <si>
+    <t>Desenvolver ações conjuntas de fomento à integridade nas empresas mineiras.</t>
+  </si>
+  <si>
+    <t>15/2007</t>
+  </si>
+  <si>
+    <t>187/2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1910002932
+</t>
+  </si>
+  <si>
+    <t>22/2019</t>
+  </si>
+  <si>
+    <t>05/2019</t>
+  </si>
+  <si>
+    <t>02/2019</t>
+  </si>
+  <si>
+    <t>17/2019</t>
+  </si>
+  <si>
+    <t>21/2018</t>
+  </si>
+  <si>
+    <t>1520.01.0007811/2019-06</t>
+  </si>
+  <si>
+    <t>2370.01.0000410/2019-78</t>
+  </si>
+  <si>
+    <t>2060.01.0000869/2018-86</t>
+  </si>
+  <si>
+    <t>1520.01.0007784/2019-56</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>02/2026</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/132-2026?download=1546:termo-de-cooperacao-tecnica-n-2021-0235-cge-mg-senado-federal</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/132-2026?download=1545:termo-de-cooperacao-tecnica-n-1190-01-0003905-2026-17-sef-mg-cge-mg</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1543:acordo-de-cooperacao-tecnica-n-05-2025</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1544:termo-de-cooperacao-tecnica-005-2025-cgemg-cgmsp</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1542:termo-de-cooperacao-tecnica-11-2025-cgemg-crcsc</t>
+  </si>
+  <si>
+    <t>https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/132-2026?download=1547:termo-de-cooperacao-tecnica-02-2026-cgemg-mpce</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="3">
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF333333"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FF000000"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.749992370372631"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF6FACE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFDDFF9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFB48F"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFB5F1FD"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="11" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Hiperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFB5F1FD"/>
+      <color rgb="FFFFB48F"/>
+      <color rgb="FFE49CE1"/>
+      <color rgb="FFF6FACE"/>
+      <color rgb="FFFDDFF9"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -777,905 +1451,2297 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1426:termo-de-cooperacao-tecnica-04-2025-cge-mg-cgm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1428:termo-de-cooperacao-tecnica-18-2025-tce-am-cge-mg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/102-2023?download=979:termo-de-cooperacao-03-2023-cge-mg-fdc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/103-2024?download=1011:termo-aditivo-ao-acordo-de-cooperacao-tecnica-022-2019-cge-mpmg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/103-2024?download=1003:termo-de-cooperacao-01-2024-cge-mg-conset-mg-cg-uberaba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/101-2022?download=681:acordo-de-cooperacao-n-01-2022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1543:acordo-de-cooperacao-tecnica-n-05-2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1467:termo-de-cooperacao-tecnica-12-2025-cge-ifro" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1507:termo-de-cooperacao-tecnica-18-2025-cge-mg-tj-ac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1140:termo-de-cooperacao-tecnica-01-2025-cge-mg-conset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/102-2023?download=974:termo-de-cooperacao-tecnica-01-2023-cge-mg-stc-ma" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/132-2026?download=1510:termo-de-cooperacao-tecnica-01-2026-cgemg-betim" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1503:termo-de-cooperacao-tecnica-13-2025-scgemg-cgecgepe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1501:termo-de-cooperacao-tecnica-07-2025-cgemg-cgm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/102-2023?download=1001:termo-de-cooperacao-05-2023-cge-mg-prefeitura-de-patos-de-minas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/101-2022?download=978:termo-de-cooperacao-tecnica-03-2022-cge-mg-secont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/99-2020?download=685:termo-de-adesao-cge-mg-irb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/132-2026?download=1546:termo-de-cooperacao-tecnica-n-2021-0235-cge-mg-senado-federal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/132-2026?download=1547:termo-de-cooperacao-tecnica-02-2026-cgemg-mpce" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1504:termo-de-cooperacao-tecnica-14-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1424:termo-de-cooperacao-tecnica-02-2025-cgemg-cgm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/102-2023?download=1002:termo-de-cooperacao-06-2023-cge-mg-municipio-de-sete-lagoas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/102-2023?download=1000:termo-de-cooperacao-02-2023-cge-mg-cgm-uberaba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/99-2020?download=687:termo-de-cooperacao-tecnica-n-187-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1459:termo-de-cooperacao-tecnica-08-2025-cgemg-cgm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1429:termo-de-cooperacao-tecnica-1910003230-2025-sef-mg-cge-mg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/101-2022?download=977:termo-de-cooperacao-tecnica-04-2022-cge-mg-secont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1542:termo-de-cooperacao-tecnica-11-2025-cgemg-crcsc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1505:termo-de-cooperacao-tecnica-15-2025-cge-mg-cgm-bh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1509:termo-de-cooperacao-tecnica-09-2025-cgemg-ancine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1425:termo-de-cooperacao-tecnica-03-2025-cgemg-cgm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/102-2023?download=997:termo-de-cooperacao-09-2023-cge-mg-dpmg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/102-2023?download=975:termo-de-cooperacao-03-2023-cge-mg-cgm-pml-pr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/101-2022?download=973:1-termo-aditivo-ao-convenio-de-cooperacao-tecnica-01-2018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/100-2021?download=680:acordo-de-cooperacao-tecnica-cge-mg-cge-ms" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1544:termo-de-cooperacao-tecnica-005-2025-cgemg-cgmsp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1458:termo-de-cooperacao-tecnica-10-2025-cgemg-cgm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1506:termo-de-cooperacao-tecnica-16-2025-cgemg-embrapa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1427:termo-de-cooperacao-tecnica-05-2025-cge-mg-sefaz-ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1466:acordo-de-cooperacao-tecnica-tcu-e-cge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/102-2023?download=976:termo-de-cooperacao-04-2023-cge-mg-prefeitura-de-patos-de-minas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/101-2022?download=674:acordo-de-cooperacao-n-02-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/103-2024?download=1042:termo-de-cooperacao-tecnica-02-2024-cge-mg-fucape" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/118-2025?download=1442:termo-de-cooperacao-tecnica-02-2025-cge-mg-cge-dtga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cge.mg.gov.br/divulgacao-obrigatoria/acordos-e-cooperacoes-tecnicas/category/132-2026?download=1545:termo-de-cooperacao-tecnica-n-1190-01-0003905-2026-17-sef-mg-cge-mg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J24"/>
+  <dimension ref="A1:J64"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E3" sqref="E3"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="2" max="2" width="22" customWidth="1"/>
+    <col min="2" max="2" width="22" style="49" customWidth="1"/>
     <col min="3" max="3" width="26.625" customWidth="1"/>
-    <col min="4" max="4" width="26.5" style="24" customWidth="1"/>
-    <col min="5" max="5" width="29.25" style="24" customWidth="1"/>
+    <col min="4" max="4" width="26.375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="29.25" style="5" customWidth="1"/>
     <col min="6" max="6" width="46" customWidth="1"/>
     <col min="7" max="7" width="16.75" customWidth="1"/>
     <col min="8" max="8" width="17.375" customWidth="1"/>
-    <col min="9" max="9" width="20.5" customWidth="1"/>
+    <col min="9" max="9" width="20.375" customWidth="1"/>
     <col min="10" max="10" width="35.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="53.25" customHeight="1">
-      <c r="A1" s="17" t="s">
+    <row r="1" spans="1:10" s="7" customFormat="1" ht="53.25" customHeight="1">
+      <c r="A1" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="17" t="s">
+      <c r="B1" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="18" t="s">
+      <c r="C1" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="19" t="s">
+      <c r="D1" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="19" t="s">
+      <c r="E1" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="18" t="s">
+      <c r="F1" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="17" t="s">
+      <c r="G1" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="17" t="s">
+      <c r="H1" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="17" t="s">
+      <c r="I1" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="18" t="s">
+      <c r="J1" s="65" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="45" customHeight="1">
-      <c r="A2" s="1">
+    <row r="2" spans="1:10" s="7" customFormat="1" ht="150">
+      <c r="A2" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B2" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2" s="10">
+        <v>46105</v>
+      </c>
+      <c r="H2" s="10">
+        <v>47930</v>
+      </c>
+      <c r="I2" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J2" s="27" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="7" customFormat="1" ht="90">
+      <c r="A3" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="10">
+        <v>46051</v>
+      </c>
+      <c r="H3" s="10">
+        <v>47876</v>
+      </c>
+      <c r="I3" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="27" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="7" customFormat="1" ht="85.5">
+      <c r="A4" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B4" s="66" t="s">
+        <v>234</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" s="10">
+        <v>46043</v>
+      </c>
+      <c r="H4" s="10">
+        <v>47868</v>
+      </c>
+      <c r="I4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" s="27" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="85.5">
+      <c r="A5" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B5" s="8">
+        <v>1</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" s="10">
+        <v>46029</v>
+      </c>
+      <c r="H5" s="10">
+        <v>47854</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J5" s="27" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="87" customHeight="1">
+      <c r="A6" s="11">
         <v>2025</v>
       </c>
-      <c r="B2" s="1">
+      <c r="B6" s="11">
+        <v>19</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="14">
+        <v>46010</v>
+      </c>
+      <c r="H6" s="14">
+        <v>47835</v>
+      </c>
+      <c r="I6" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="7" customFormat="1" ht="85.5">
+      <c r="A7" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="11">
+        <v>11</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="14">
+        <v>46010</v>
+      </c>
+      <c r="H7" s="14">
+        <v>47835</v>
+      </c>
+      <c r="I7" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J7" s="28" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="7" customFormat="1" ht="85.5">
+      <c r="A8" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="11">
+        <v>18</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="14">
+        <v>46009</v>
+      </c>
+      <c r="H8" s="14">
+        <v>47834</v>
+      </c>
+      <c r="I8" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J8" s="28" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="7" customFormat="1" ht="105">
+      <c r="A9" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G9" s="14">
+        <v>45975</v>
+      </c>
+      <c r="H9" s="14">
+        <v>47800</v>
+      </c>
+      <c r="I9" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J9" s="28" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="7" customFormat="1" ht="135">
+      <c r="A10" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10" s="14">
+        <v>45937</v>
+      </c>
+      <c r="H10" s="14">
+        <v>47762</v>
+      </c>
+      <c r="I10" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J10" s="28" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="7" customFormat="1" ht="85.5">
+      <c r="A11" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B11" s="11">
+        <v>16</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G11" s="14">
+        <v>45918</v>
+      </c>
+      <c r="H11" s="14">
+        <v>47743</v>
+      </c>
+      <c r="I11" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J11" s="28" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="7" customFormat="1" ht="90" customHeight="1">
+      <c r="A12" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="11">
+        <v>7</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="14">
+        <v>45918</v>
+      </c>
+      <c r="H12" s="14">
+        <v>47743</v>
+      </c>
+      <c r="I12" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J12" s="28" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="7" customFormat="1" ht="75">
+      <c r="A13" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B13" s="11">
+        <v>14</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G13" s="14">
+        <v>45918</v>
+      </c>
+      <c r="H13" s="14">
+        <v>47743</v>
+      </c>
+      <c r="I13" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J13" s="28" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="7" customFormat="1" ht="85.5">
+      <c r="A14" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B14" s="11">
+        <v>9</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G14" s="14">
+        <v>45916</v>
+      </c>
+      <c r="H14" s="14">
+        <v>47741</v>
+      </c>
+      <c r="I14" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J14" s="28" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="7" customFormat="1" ht="85.5">
+      <c r="A15" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B15" s="11">
+        <v>13</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" s="14">
+        <v>45916</v>
+      </c>
+      <c r="H15" s="14">
+        <v>47741</v>
+      </c>
+      <c r="I15" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J15" s="28" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="7" customFormat="1" ht="165">
+      <c r="A16" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B16" s="11">
+        <v>15</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G16" s="14">
+        <v>45912</v>
+      </c>
+      <c r="H16" s="14">
+        <v>47737</v>
+      </c>
+      <c r="I16" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J16" s="28" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="7" customFormat="1" ht="96" customHeight="1">
+      <c r="A17" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B17" s="11">
+        <v>8</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G17" s="14">
+        <v>45903</v>
+      </c>
+      <c r="H17" s="14">
+        <v>47728</v>
+      </c>
+      <c r="I17" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J17" s="28" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="7" customFormat="1" ht="86.25" customHeight="1">
+      <c r="A18" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B18" s="11">
+        <v>12</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G18" s="14">
+        <v>45890</v>
+      </c>
+      <c r="H18" s="14">
+        <v>47715</v>
+      </c>
+      <c r="I18" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J18" s="28" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="7" customFormat="1" ht="210">
+      <c r="A19" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="11"/>
+      <c r="C19" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G19" s="14">
+        <v>45890</v>
+      </c>
+      <c r="H19" s="14">
+        <v>56846</v>
+      </c>
+      <c r="I19" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J19" s="28" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="7" customFormat="1" ht="75">
+      <c r="A20" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B20" s="11">
+        <v>10</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20" s="14">
+        <v>45881</v>
+      </c>
+      <c r="H20" s="14">
+        <v>47706</v>
+      </c>
+      <c r="I20" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J20" s="28" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="7" customFormat="1" ht="150">
+      <c r="A21" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B21" s="11">
+        <v>2</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="G21" s="14">
+        <v>45859</v>
+      </c>
+      <c r="H21" s="14">
+        <v>47684</v>
+      </c>
+      <c r="I21" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J21" s="28" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="7" customFormat="1" ht="104.25" customHeight="1">
+      <c r="A22" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B22" s="11">
+        <v>5</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D22" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="G22" s="14">
+        <v>45807</v>
+      </c>
+      <c r="H22" s="14">
+        <v>47632</v>
+      </c>
+      <c r="I22" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J22" s="28" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="7" customFormat="1" ht="120">
+      <c r="A23" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B23" s="11">
+        <v>4</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D23" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G23" s="14">
+        <v>45804</v>
+      </c>
+      <c r="H23" s="14">
+        <v>47629</v>
+      </c>
+      <c r="I23" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J23" s="28" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="7" customFormat="1" ht="120">
+      <c r="A24" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B24" s="11">
+        <v>3</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="D24" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G24" s="14">
+        <v>45792</v>
+      </c>
+      <c r="H24" s="14">
+        <v>47617</v>
+      </c>
+      <c r="I24" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J24" s="28" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="7" customFormat="1" ht="120">
+      <c r="A25" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B25" s="11">
+        <v>2</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G25" s="14">
+        <v>45792</v>
+      </c>
+      <c r="H25" s="14">
+        <v>47615</v>
+      </c>
+      <c r="I25" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J25" s="28" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="7" customFormat="1" ht="85.5">
+      <c r="A26" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="11">
+        <v>1910003230</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G26" s="14">
+        <v>45747</v>
+      </c>
+      <c r="H26" s="14">
+        <v>47572</v>
+      </c>
+      <c r="I26" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J26" s="28" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="7" customFormat="1" ht="85.5">
+      <c r="A27" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="11">
+        <v>18</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G27" s="14">
+        <v>45712</v>
+      </c>
+      <c r="H27" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="I27" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J27" s="28" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="7" customFormat="1" ht="101.25" customHeight="1">
+      <c r="A28" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B28" s="11">
         <v>1</v>
       </c>
-      <c r="C2" s="2" t="s">
-[...11 lines deleted...]
-      <c r="G2" s="4">
+      <c r="C28" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G28" s="14">
         <v>45665</v>
       </c>
-      <c r="H2" s="4">
+      <c r="H28" s="14">
         <v>47490</v>
       </c>
-      <c r="I2" s="1" t="s">
-[...10 lines deleted...]
-      <c r="B3" s="1">
+      <c r="I28" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J28" s="28" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="7" customFormat="1" ht="96.75" customHeight="1">
+      <c r="A29" s="15">
+        <v>2024</v>
+      </c>
+      <c r="B29" s="15">
+        <v>1</v>
+      </c>
+      <c r="C29" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="D29" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G29" s="18">
+        <v>45296</v>
+      </c>
+      <c r="H29" s="18">
+        <v>47122</v>
+      </c>
+      <c r="I29" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J29" s="29" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="7" customFormat="1" ht="120">
+      <c r="A30" s="15">
+        <v>2024</v>
+      </c>
+      <c r="B30" s="15">
+        <v>2</v>
+      </c>
+      <c r="C30" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D30" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="17" t="s">
+        <v>87</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="G30" s="18">
+        <v>45468</v>
+      </c>
+      <c r="H30" s="18">
+        <v>47294</v>
+      </c>
+      <c r="I30" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" s="7" customFormat="1" ht="90">
+      <c r="A31" s="15">
+        <v>2024</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="D31" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="G31" s="18">
+        <v>45349</v>
+      </c>
+      <c r="H31" s="18">
+        <v>47175</v>
+      </c>
+      <c r="I31" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J31" s="29" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" s="7" customFormat="1" ht="89.25" customHeight="1">
+      <c r="A32" s="19">
+        <v>2023</v>
+      </c>
+      <c r="B32" s="19">
+        <v>3</v>
+      </c>
+      <c r="C32" s="20" t="s">
+        <v>93</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="G32" s="22">
+        <v>45054</v>
+      </c>
+      <c r="H32" s="22">
+        <v>46880</v>
+      </c>
+      <c r="I32" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="J32" s="30" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" s="7" customFormat="1" ht="95.25" customHeight="1">
+      <c r="A33" s="19">
+        <v>2023</v>
+      </c>
+      <c r="B33" s="19">
+        <v>2</v>
+      </c>
+      <c r="C33" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G33" s="22">
+        <v>45034</v>
+      </c>
+      <c r="H33" s="22">
+        <v>46860</v>
+      </c>
+      <c r="I33" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" s="7" customFormat="1" ht="120">
+      <c r="A34" s="19">
+        <v>2023</v>
+      </c>
+      <c r="B34" s="19">
+        <v>9</v>
+      </c>
+      <c r="C34" s="20" t="s">
+        <v>99</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G34" s="22">
+        <v>45259</v>
+      </c>
+      <c r="H34" s="22">
+        <v>47085</v>
+      </c>
+      <c r="I34" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="J34" s="30" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" s="7" customFormat="1" ht="90" customHeight="1">
+      <c r="A35" s="19">
+        <v>2023</v>
+      </c>
+      <c r="B35" s="19">
+        <v>3</v>
+      </c>
+      <c r="C35" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="D35" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G35" s="22">
+        <v>45061</v>
+      </c>
+      <c r="H35" s="22">
+        <v>45426</v>
+      </c>
+      <c r="I35" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="J35" s="30" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" s="7" customFormat="1" ht="87" customHeight="1">
+      <c r="A36" s="19">
+        <v>2023</v>
+      </c>
+      <c r="B36" s="19">
+        <v>5</v>
+      </c>
+      <c r="C36" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="D36" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G36" s="22">
+        <v>45126</v>
+      </c>
+      <c r="H36" s="22">
+        <v>46952</v>
+      </c>
+      <c r="I36" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="J36" s="30" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" s="7" customFormat="1" ht="87" customHeight="1">
+      <c r="A37" s="19">
+        <v>2023</v>
+      </c>
+      <c r="B37" s="19">
         <v>4</v>
       </c>
-      <c r="C3" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F3" s="3" t="s">
+      <c r="C37" s="20" t="s">
+        <v>109</v>
+      </c>
+      <c r="D37" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="G37" s="22">
+        <v>45117</v>
+      </c>
+      <c r="H37" s="22">
+        <v>46943</v>
+      </c>
+      <c r="I37" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="J37" s="30" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" s="7" customFormat="1" ht="87" customHeight="1">
+      <c r="A38" s="19">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="19">
+        <v>6</v>
+      </c>
+      <c r="C38" s="20" t="s">
+        <v>111</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="G38" s="22">
+        <v>45168</v>
+      </c>
+      <c r="H38" s="22">
+        <v>46994</v>
+      </c>
+      <c r="I38" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="J38" s="30" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" s="7" customFormat="1" ht="87" customHeight="1">
+      <c r="A39" s="19">
+        <v>2023</v>
+      </c>
+      <c r="B39" s="19">
+        <v>1</v>
+      </c>
+      <c r="C39" s="20" t="s">
+        <v>114</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="G39" s="22">
+        <v>44993</v>
+      </c>
+      <c r="H39" s="22">
+        <v>46819</v>
+      </c>
+      <c r="I39" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="J39" s="30" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" s="7" customFormat="1" ht="87" customHeight="1">
+      <c r="A40" s="23">
+        <v>2022</v>
+      </c>
+      <c r="B40" s="23">
+        <v>2</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>117</v>
+      </c>
+      <c r="D40" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G40" s="26">
+        <v>44711</v>
+      </c>
+      <c r="H40" s="26">
+        <v>46536</v>
+      </c>
+      <c r="I40" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="J40" s="31" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" s="7" customFormat="1" ht="87" customHeight="1">
+      <c r="A41" s="23">
+        <v>2022</v>
+      </c>
+      <c r="B41" s="23">
+        <v>1</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D41" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G41" s="26">
+        <v>44651</v>
+      </c>
+      <c r="H41" s="26">
+        <v>46476</v>
+      </c>
+      <c r="I41" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="J41" s="31" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" s="7" customFormat="1" ht="87" customHeight="1">
+      <c r="A42" s="23">
+        <v>2022</v>
+      </c>
+      <c r="B42" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="D42" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G42" s="26">
+        <v>44720</v>
+      </c>
+      <c r="H42" s="26">
+        <v>46180</v>
+      </c>
+      <c r="I42" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="J42" s="31" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" s="7" customFormat="1" ht="87" customHeight="1">
+      <c r="A43" s="23">
+        <v>2022</v>
+      </c>
+      <c r="B43" s="23">
+        <v>4</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="D43" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="G43" s="26">
+        <v>44805</v>
+      </c>
+      <c r="H43" s="26">
+        <v>46630</v>
+      </c>
+      <c r="I43" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="J43" s="31" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" s="7" customFormat="1" ht="87" customHeight="1">
+      <c r="A44" s="23">
+        <v>2022</v>
+      </c>
+      <c r="B44" s="23">
+        <v>3</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="D44" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="G44" s="26">
+        <v>44713</v>
+      </c>
+      <c r="H44" s="26">
+        <v>46538</v>
+      </c>
+      <c r="I44" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="J44" s="31" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="87" customHeight="1">
+      <c r="A45" s="50">
+        <v>2021</v>
+      </c>
+      <c r="B45" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="G3" s="4">
-[...25 lines deleted...]
-      <c r="E4" s="20" t="s">
+      <c r="C45" s="50" t="s">
+        <v>233</v>
+      </c>
+      <c r="D45" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="52" t="s">
+        <v>167</v>
+      </c>
+      <c r="F45" s="53" t="s">
+        <v>119</v>
+      </c>
+      <c r="G45" s="54">
+        <v>44293</v>
+      </c>
+      <c r="H45" s="54">
+        <v>46483</v>
+      </c>
+      <c r="I45" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="J45" s="55" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="87" customHeight="1">
+      <c r="A46" s="50">
+        <v>2021</v>
+      </c>
+      <c r="B46" s="51" t="s">
+        <v>221</v>
+      </c>
+      <c r="C46" s="50" t="s">
+        <v>233</v>
+      </c>
+      <c r="D46" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="52" t="s">
+        <v>169</v>
+      </c>
+      <c r="F46" s="53" t="s">
+        <v>170</v>
+      </c>
+      <c r="G46" s="54">
+        <v>44490</v>
+      </c>
+      <c r="H46" s="54">
+        <v>44490</v>
+      </c>
+      <c r="I46" s="54" t="s">
+        <v>105</v>
+      </c>
+      <c r="J46" s="55" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="87" customHeight="1">
+      <c r="A47" s="39">
+        <v>2020</v>
+      </c>
+      <c r="B47" s="45" t="s">
+        <v>222</v>
+      </c>
+      <c r="C47" s="39" t="s">
+        <v>233</v>
+      </c>
+      <c r="D47" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="40" t="s">
+        <v>172</v>
+      </c>
+      <c r="F47" s="41" t="s">
+        <v>173</v>
+      </c>
+      <c r="G47" s="42">
+        <v>44156</v>
+      </c>
+      <c r="H47" s="42">
+        <v>45981</v>
+      </c>
+      <c r="I47" s="43" t="s">
+        <v>174</v>
+      </c>
+      <c r="J47" s="44" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="87" customHeight="1">
+      <c r="A48" s="39">
+        <v>2020</v>
+      </c>
+      <c r="B48" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" s="39" t="s">
+        <v>233</v>
+      </c>
+      <c r="D48" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" s="40" t="s">
+        <v>176</v>
+      </c>
+      <c r="F48" s="41" t="s">
+        <v>179</v>
+      </c>
+      <c r="G48" s="42">
+        <v>44018</v>
+      </c>
+      <c r="H48" s="42">
+        <v>45843</v>
+      </c>
+      <c r="I48" s="43" t="s">
+        <v>174</v>
+      </c>
+      <c r="J48" s="44" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="87" customHeight="1">
+      <c r="A49" s="39">
+        <v>2020</v>
+      </c>
+      <c r="B49" s="46" t="s">
+        <v>223</v>
+      </c>
+      <c r="C49" s="39" t="s">
+        <v>74</v>
+      </c>
+      <c r="D49" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" s="40" t="s">
+        <v>178</v>
+      </c>
+      <c r="F49" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="G49" s="42">
+        <v>43918</v>
+      </c>
+      <c r="H49" s="42">
+        <v>45743</v>
+      </c>
+      <c r="I49" s="43" t="s">
+        <v>174</v>
+      </c>
+      <c r="J49" s="44" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="87" customHeight="1">
+      <c r="A50" s="33">
+        <v>2019</v>
+      </c>
+      <c r="B50" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="C50" s="33" t="s">
+        <v>233</v>
+      </c>
+      <c r="D50" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" s="34" t="s">
+        <v>181</v>
+      </c>
+      <c r="F50" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G50" s="36">
+        <v>43546</v>
+      </c>
+      <c r="H50" s="36">
+        <v>45373</v>
+      </c>
+      <c r="I50" s="37" t="s">
+        <v>174</v>
+      </c>
+      <c r="J50" s="38" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="87" customHeight="1">
+      <c r="A51" s="33">
+        <v>2019</v>
+      </c>
+      <c r="B51" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="C51" s="33" t="s">
+        <v>233</v>
+      </c>
+      <c r="D51" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="34" t="s">
+        <v>184</v>
+      </c>
+      <c r="F51" s="35" t="s">
+        <v>185</v>
+      </c>
+      <c r="G51" s="36">
+        <v>43698</v>
+      </c>
+      <c r="H51" s="36">
+        <v>45524</v>
+      </c>
+      <c r="I51" s="37" t="s">
+        <v>174</v>
+      </c>
+      <c r="J51" s="38" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="87" customHeight="1">
+      <c r="A52" s="33">
+        <v>2019</v>
+      </c>
+      <c r="B52" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="33" t="s">
+        <v>233</v>
+      </c>
+      <c r="D52" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" s="34" t="s">
+        <v>187</v>
+      </c>
+      <c r="F52" s="35" t="s">
+        <v>188</v>
+      </c>
+      <c r="G52" s="36">
+        <v>43816</v>
+      </c>
+      <c r="H52" s="36">
+        <v>45642</v>
+      </c>
+      <c r="I52" s="37" t="s">
+        <v>174</v>
+      </c>
+      <c r="J52" s="38" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="87" customHeight="1">
+      <c r="A53" s="33">
+        <v>2019</v>
+      </c>
+      <c r="B53" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="C53" s="33" t="s">
+        <v>230</v>
+      </c>
+      <c r="D53" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" s="34" t="s">
+        <v>190</v>
+      </c>
+      <c r="F53" s="35" t="s">
+        <v>191</v>
+      </c>
+      <c r="G53" s="36">
+        <v>43714</v>
+      </c>
+      <c r="H53" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="I53" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="J53" s="38" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="87" customHeight="1">
+      <c r="A54" s="33">
+        <v>2019</v>
+      </c>
+      <c r="B54" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="C54" s="33" t="s">
+        <v>231</v>
+      </c>
+      <c r="D54" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" s="34" t="s">
+        <v>193</v>
+      </c>
+      <c r="F54" s="35" t="s">
+        <v>194</v>
+      </c>
+      <c r="G54" s="36">
+        <v>43600</v>
+      </c>
+      <c r="H54" s="36">
+        <v>45426</v>
+      </c>
+      <c r="I54" s="37" t="s">
+        <v>174</v>
+      </c>
+      <c r="J54" s="38" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="87" customHeight="1">
+      <c r="A55" s="33">
+        <v>2019</v>
+      </c>
+      <c r="B55" s="48" t="s">
+        <v>225</v>
+      </c>
+      <c r="C55" s="33" t="s">
+        <v>233</v>
+      </c>
+      <c r="D55" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="34" t="s">
+        <v>169</v>
+      </c>
+      <c r="F55" s="34" t="s">
+        <v>196</v>
+      </c>
+      <c r="G55" s="36">
+        <v>43507</v>
+      </c>
+      <c r="H55" s="36">
+        <v>45332</v>
+      </c>
+      <c r="I55" s="37" t="s">
+        <v>174</v>
+      </c>
+      <c r="J55" s="38" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="87" customHeight="1">
+      <c r="A56" s="33">
+        <v>2019</v>
+      </c>
+      <c r="B56" s="48" t="s">
+        <v>226</v>
+      </c>
+      <c r="C56" s="33" t="s">
+        <v>233</v>
+      </c>
+      <c r="D56" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" s="34" t="s">
+        <v>198</v>
+      </c>
+      <c r="F56" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="G56" s="36">
+        <v>43544</v>
+      </c>
+      <c r="H56" s="36">
+        <v>45370</v>
+      </c>
+      <c r="I56" s="37" t="s">
+        <v>174</v>
+      </c>
+      <c r="J56" s="38" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="120">
+      <c r="A57" s="33">
+        <v>2019</v>
+      </c>
+      <c r="B57" s="47" t="s">
+        <v>227</v>
+      </c>
+      <c r="C57" s="33" t="s">
+        <v>233</v>
+      </c>
+      <c r="D57" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="34" t="s">
+        <v>201</v>
+      </c>
+      <c r="F57" s="35" t="s">
+        <v>202</v>
+      </c>
+      <c r="G57" s="36">
+        <v>43567</v>
+      </c>
+      <c r="H57" s="36">
+        <v>45393</v>
+      </c>
+      <c r="I57" s="37" t="s">
+        <v>174</v>
+      </c>
+      <c r="J57" s="38" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="135">
+      <c r="A58" s="33">
+        <v>2019</v>
+      </c>
+      <c r="B58" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="C58" s="33" t="s">
+        <v>232</v>
+      </c>
+      <c r="D58" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="34" t="s">
+        <v>204</v>
+      </c>
+      <c r="F58" s="35" t="s">
+        <v>205</v>
+      </c>
+      <c r="G58" s="36">
+        <v>43795</v>
+      </c>
+      <c r="H58" s="36">
+        <v>45621</v>
+      </c>
+      <c r="I58" s="37" t="s">
+        <v>174</v>
+      </c>
+      <c r="J58" s="38" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="86.25" customHeight="1">
+      <c r="A59" s="56">
+        <v>2018</v>
+      </c>
+      <c r="B59" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="C59" s="56" t="s">
+        <v>233</v>
+      </c>
+      <c r="D59" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="59" t="s">
+        <v>207</v>
+      </c>
+      <c r="F59" s="59" t="s">
+        <v>208</v>
+      </c>
+      <c r="G59" s="60">
+        <v>43375</v>
+      </c>
+      <c r="H59" s="60">
+        <v>45200</v>
+      </c>
+      <c r="I59" s="61" t="s">
+        <v>174</v>
+      </c>
+      <c r="J59" s="62" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="75">
+      <c r="A60" s="56">
+        <v>2018</v>
+      </c>
+      <c r="B60" s="57" t="s">
+        <v>228</v>
+      </c>
+      <c r="C60" s="56" t="s">
+        <v>233</v>
+      </c>
+      <c r="D60" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" s="59" t="s">
+        <v>210</v>
+      </c>
+      <c r="F60" s="59" t="s">
+        <v>211</v>
+      </c>
+      <c r="G60" s="60">
+        <v>43378</v>
+      </c>
+      <c r="H60" s="60">
+        <v>45203</v>
+      </c>
+      <c r="I60" s="61" t="s">
+        <v>174</v>
+      </c>
+      <c r="J60" s="62" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="120">
+      <c r="A61" s="56">
+        <v>2018</v>
+      </c>
+      <c r="B61" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="C61" s="56" t="s">
+        <v>233</v>
+      </c>
+      <c r="D61" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" s="59" t="s">
         <v>62</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F61" s="59" t="s">
+        <v>213</v>
+      </c>
+      <c r="G61" s="60">
+        <v>43382</v>
+      </c>
+      <c r="H61" s="60">
+        <v>45207</v>
+      </c>
+      <c r="I61" s="61" t="s">
+        <v>174</v>
+      </c>
+      <c r="J61" s="62" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="75">
+      <c r="A62" s="56">
+        <v>2018</v>
+      </c>
+      <c r="B62" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="G4" s="4">
-[...28 lines deleted...]
-      <c r="F5" s="3" t="s">
+      <c r="C62" s="56" t="s">
+        <v>229</v>
+      </c>
+      <c r="D62" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" s="59" t="s">
+        <v>215</v>
+      </c>
+      <c r="F62" s="63" t="s">
+        <v>220</v>
+      </c>
+      <c r="G62" s="60">
+        <v>43454</v>
+      </c>
+      <c r="H62" s="60">
+        <v>44914</v>
+      </c>
+      <c r="I62" s="61" t="s">
+        <v>174</v>
+      </c>
+      <c r="J62" s="62" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="135">
+      <c r="A63" s="56">
+        <v>2018</v>
+      </c>
+      <c r="B63" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="4">
-[...618 lines deleted...]
-      </c>
+      <c r="C63" s="56" t="s">
+        <v>233</v>
+      </c>
+      <c r="D63" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" s="59" t="s">
+        <v>217</v>
+      </c>
+      <c r="F63" s="59" t="s">
+        <v>218</v>
+      </c>
+      <c r="G63" s="60">
+        <v>43383</v>
+      </c>
+      <c r="H63" s="60">
+        <v>45208</v>
+      </c>
+      <c r="I63" s="61" t="s">
+        <v>174</v>
+      </c>
+      <c r="J63" s="62" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="F64" s="32"/>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="J5" r:id="rId1"/>
+    <hyperlink ref="J8" r:id="rId2"/>
+    <hyperlink ref="J11" r:id="rId3"/>
+    <hyperlink ref="J16" r:id="rId4"/>
+    <hyperlink ref="J13" r:id="rId5"/>
+    <hyperlink ref="J15" r:id="rId6"/>
+    <hyperlink ref="J18" r:id="rId7"/>
+    <hyperlink ref="J20" r:id="rId8"/>
+    <hyperlink ref="J14" r:id="rId9"/>
+    <hyperlink ref="J17" r:id="rId10"/>
+    <hyperlink ref="J12" r:id="rId11"/>
+    <hyperlink ref="J22" r:id="rId12"/>
+    <hyperlink ref="J23" r:id="rId13"/>
+    <hyperlink ref="J24" r:id="rId14"/>
+    <hyperlink ref="J25" r:id="rId15"/>
+    <hyperlink ref="J28" r:id="rId16"/>
+    <hyperlink ref="J19" r:id="rId17"/>
+    <hyperlink ref="J27" r:id="rId18"/>
+    <hyperlink ref="J26" r:id="rId19"/>
+    <hyperlink ref="J21" r:id="rId20"/>
+    <hyperlink ref="J29" r:id="rId21"/>
+    <hyperlink ref="J34" r:id="rId22"/>
+    <hyperlink ref="J38" r:id="rId23"/>
+    <hyperlink ref="J36" r:id="rId24"/>
+    <hyperlink ref="J37" r:id="rId25"/>
+    <hyperlink ref="J35" r:id="rId26"/>
+    <hyperlink ref="J32" r:id="rId27"/>
+    <hyperlink ref="J33" r:id="rId28"/>
+    <hyperlink ref="J39" r:id="rId29"/>
+    <hyperlink ref="J42" r:id="rId30"/>
+    <hyperlink ref="J43" r:id="rId31"/>
+    <hyperlink ref="J44" r:id="rId32"/>
+    <hyperlink ref="J40" r:id="rId33"/>
+    <hyperlink ref="J41" r:id="rId34"/>
+    <hyperlink ref="J45" r:id="rId35"/>
+    <hyperlink ref="J47" r:id="rId36"/>
+    <hyperlink ref="J48" r:id="rId37"/>
+    <hyperlink ref="J30" r:id="rId38"/>
+    <hyperlink ref="J31" r:id="rId39"/>
+    <hyperlink ref="J3" r:id="rId40"/>
+    <hyperlink ref="J2" r:id="rId41"/>
+    <hyperlink ref="J9" r:id="rId42"/>
+    <hyperlink ref="J10" r:id="rId43"/>
+    <hyperlink ref="J7" r:id="rId44"/>
+    <hyperlink ref="J4" r:id="rId45"/>
+  </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId46"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fd35f891-cda6-4f64-98dc-e54e657ef10d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <xsd:import namespace="85ae59d1-191f-47df-b9c8-209fd389a1c9"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A14F9D89CF4D4D44ADBB02C97037431B" ma:contentTypeVersion="14" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="c5ec792c9ee0126d4f2441324bce7ccb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fd35f891-cda6-4f64-98dc-e54e657ef10d" xmlns:ns3="4a14fa68-6346-49be-9da1-98d20ae158a7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6d1f06aa201df531d510abee6592b6ca" ns2:_="" ns3:_="">
+    <xsd:import namespace="fd35f891-cda6-4f64-98dc-e54e657ef10d"/>
+    <xsd:import namespace="4a14fa68-6346-49be-9da1-98d20ae158a7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="85ae59d1-191f-47df-b9c8-209fd389a1c9" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fd35f891-cda6-4f64-98dc-e54e657ef10d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="917d32f3-4fa4-4f5b-a8d0-62dbd3d265b9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4a14fa68-6346-49be-9da1-98d20ae158a7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Compartilhado com" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Detalhes de Compartilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -1734,94 +3800,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B105486-8EE9-443E-99FC-3C02A43E20C2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="4a14fa68-6346-49be-9da1-98d20ae158a7"/>
+    <ds:schemaRef ds:uri="fd35f891-cda6-4f64-98dc-e54e657ef10d"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B43CEA8-B79F-45DB-B135-9E772B955412}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4DCADF4-30F1-4F1C-8C09-C56C286A729D}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{731F922B-8D26-4DD0-B4CE-4A8BA1C734B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="85ae59d1-191f-47df-b9c8-209fd389a1c9"/>
+    <ds:schemaRef ds:uri="fd35f891-cda6-4f64-98dc-e54e657ef10d"/>
+    <ds:schemaRef ds:uri="4a14fa68-6346-49be-9da1-98d20ae158a7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Termos de Cooperação _ CGE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
@@ -1831,29 +3893,32 @@
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Karla Cristina Cerqueira</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100DAA0B531BE47CD44BACC66654BA8C5BA</vt:lpwstr>
+    <vt:lpwstr>0x010100A14F9D89CF4D4D44ADBB02C97037431B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>